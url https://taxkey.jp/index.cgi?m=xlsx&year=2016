--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -135,59 +135,74 @@
           <t xml:space="preserve">項目（勘定科目）</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">金額（税込）</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">消費税</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">税率</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">支払方法</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
+          <t xml:space="preserve">登録番号</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">インボイス</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">登録事業者名</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr" s="1">
+        <is>
           <t xml:space="preserve">備考</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr" s="1">
+      <c r="M1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">取り込み元</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr" s="1">
+      <c r="N1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">画像ファイル</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">合計</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">0 件</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve"/>
         </is>
@@ -201,29 +216,44 @@
       <c r="G2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="I2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="K2" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
+      <c r="L2" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>